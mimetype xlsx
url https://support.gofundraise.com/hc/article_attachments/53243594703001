--- v0 (2026-04-04)
+++ v1 (2026-07-14)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gofundraise-my.sharepoint.com/personal/jessicab_gofundraise_com/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hect1\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{114C690D-032C-494D-A101-FD7EB65D0342}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF13B629-EFC8-46C6-820C-63871EAF43E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="17205" windowHeight="15585" xr2:uid="{2F5304AF-98AA-438B-80F4-7962683A9C67}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2F5304AF-98AA-438B-80F4-7962683A9C67}"/>
   </bookViews>
   <sheets>
     <sheet name="Current" sheetId="1" r:id="rId1"/>
     <sheet name="FY 26-27" sheetId="5" r:id="rId2"/>
     <sheet name="FY 25-26" sheetId="4" r:id="rId3"/>
     <sheet name="FY 24-25" sheetId="3" r:id="rId4"/>
     <sheet name="FY 23-24" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Current!$A$1:$H$82</definedName>
     <definedName name="g50000000">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -72,52 +72,51 @@
   <c r="F7" i="5" l="1"/>
   <c r="F8" i="5"/>
   <c r="F9" i="5"/>
   <c r="F10" i="5"/>
   <c r="F11" i="5"/>
   <c r="F12" i="5"/>
   <c r="F13" i="5"/>
   <c r="F14" i="5"/>
   <c r="F15" i="5"/>
   <c r="F16" i="5"/>
   <c r="F17" i="5"/>
   <c r="F18" i="5"/>
   <c r="F19" i="5"/>
   <c r="F20" i="5"/>
   <c r="F21" i="5"/>
   <c r="F22" i="5"/>
   <c r="F23" i="5"/>
   <c r="F24" i="5"/>
   <c r="F25" i="5"/>
   <c r="F26" i="5"/>
   <c r="F27" i="5"/>
   <c r="F28" i="5"/>
   <c r="F4" i="5"/>
   <c r="F5" i="5"/>
   <c r="F6" i="5"/>
-  <c r="F28" i="4" l="1"/>
-  <c r="F27" i="4"/>
+  <c r="F27" i="4" l="1"/>
   <c r="F26" i="4"/>
   <c r="F25" i="4"/>
   <c r="F24" i="4"/>
   <c r="F23" i="4"/>
   <c r="F22" i="4"/>
   <c r="F21" i="4"/>
   <c r="F20" i="4"/>
   <c r="F19" i="4"/>
   <c r="F18" i="4"/>
   <c r="F17" i="4"/>
   <c r="F16" i="4"/>
   <c r="F15" i="4"/>
   <c r="F14" i="4"/>
   <c r="F13" i="4"/>
   <c r="F12" i="4"/>
   <c r="F11" i="4"/>
   <c r="F10" i="4"/>
   <c r="F9" i="4"/>
   <c r="F8" i="4"/>
   <c r="F7" i="4"/>
   <c r="F6" i="4"/>
   <c r="F5" i="4"/>
   <c r="F4" i="4"/>
   <c r="F3" i="4"/>
   <c r="F28" i="3"/>
@@ -737,72 +736,72 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="20% - Accent2" xfId="1" builtinId="34"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{12B01F53-D1F5-48DF-9C3B-B55C7A6CBC70}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -1109,84 +1108,84 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C71E2629-67BE-479E-BBAF-2DB507692723}">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:M135"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
       <selection activeCell="F84" sqref="F84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.85546875" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="C1" s="23"/>
-[...1 lines deleted...]
-      <c r="E1" s="23"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
       <c r="F1" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="G1" s="18" t="s">
+      <c r="G1" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="H1" s="19" t="s">
+      <c r="H1" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22"/>
-      <c r="B2" s="24" t="s">
+      <c r="A2" s="23"/>
+      <c r="B2" s="25" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="24"/>
-      <c r="D2" s="24" t="s">
+      <c r="C2" s="25"/>
+      <c r="D2" s="25" t="s">
         <v>102</v>
       </c>
-      <c r="E2" s="24"/>
+      <c r="E2" s="25"/>
       <c r="F2" s="17" t="s">
         <v>104</v>
       </c>
-      <c r="G2" s="18"/>
-      <c r="H2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3">
         <v>45108</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3">
         <v>45121</v>
       </c>
       <c r="F3" s="2">
         <v>45131</v>
       </c>
       <c r="G3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
@@ -3076,154 +3075,154 @@
       </c>
       <c r="G82" s="12" t="s">
         <v>98</v>
       </c>
       <c r="H82" s="9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" s="1"/>
       <c r="B131" s="1"/>
       <c r="C131" s="3"/>
       <c r="D131" s="1"/>
       <c r="E131" s="3"/>
       <c r="F131" s="2"/>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="1"/>
       <c r="B132" s="1"/>
       <c r="C132" s="1"/>
       <c r="D132" s="1"/>
       <c r="E132" s="1"/>
       <c r="F132" s="1"/>
     </row>
     <row r="133" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="21" t="s">
+      <c r="A133" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B133" s="21"/>
-[...3 lines deleted...]
-      <c r="F133" s="21"/>
+      <c r="B133" s="22"/>
+      <c r="C133" s="22"/>
+      <c r="D133" s="22"/>
+      <c r="E133" s="22"/>
+      <c r="F133" s="22"/>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A134" s="20"/>
-[...4 lines deleted...]
-      <c r="F134" s="20"/>
+      <c r="A134" s="21"/>
+      <c r="B134" s="21"/>
+      <c r="C134" s="21"/>
+      <c r="D134" s="21"/>
+      <c r="E134" s="21"/>
+      <c r="F134" s="21"/>
     </row>
     <row r="135" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="21" t="s">
+      <c r="A135" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="B135" s="21"/>
-[...3 lines deleted...]
-      <c r="F135" s="21"/>
+      <c r="B135" s="22"/>
+      <c r="C135" s="22"/>
+      <c r="D135" s="22"/>
+      <c r="E135" s="22"/>
+      <c r="F135" s="22"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:H82" xr:uid="{C71E2629-67BE-479E-BBAF-2DB507692723}">
     <filterColumn colId="1" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
     <filterColumn colId="3" showButton="0"/>
     <filterColumn colId="6">
       <filters blank="1">
         <filter val="FY 24-25"/>
         <filter val="FY 25-26"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <mergeCells count="9">
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="A134:F134"/>
     <mergeCell ref="A135:F135"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="A133:F133"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DFA6A6D-71F3-4BCC-8FD7-B6345892CC3B}">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="C1" s="23"/>
-[...2 lines deleted...]
-      <c r="F1" s="23" t="s">
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="18" t="s">
+      <c r="G1" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="H1" s="19" t="s">
+      <c r="H1" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="22"/>
-      <c r="B2" s="23" t="s">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="23"/>
-      <c r="D2" s="23" t="s">
+      <c r="C2" s="24"/>
+      <c r="D2" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="E2" s="23"/>
-[...2 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>93</v>
       </c>
       <c r="B4" t="s">
         <v>96</v>
       </c>
       <c r="C4" s="10">
         <v>46204</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="10">
         <v>46213</v>
       </c>
       <c r="F4" s="10">
         <f>E4+10</f>
         <v>46223</v>
       </c>
       <c r="G4" t="s">
         <v>98</v>
       </c>
       <c r="H4" s="8" t="s">
@@ -3276,51 +3275,51 @@
       <c r="F6" s="10">
         <f>E6+10</f>
         <v>46251</v>
       </c>
       <c r="G6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>108</v>
       </c>
       <c r="B7" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="10">
         <v>46242</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="10">
         <v>46255</v>
       </c>
       <c r="F7" s="10">
-        <f t="shared" ref="F7:F29" si="0">E7+10</f>
+        <f t="shared" ref="F7:F28" si="0">E7+10</f>
         <v>46265</v>
       </c>
       <c r="G7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>109</v>
       </c>
       <c r="B8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="10">
         <v>46256</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="10">
         <v>46269</v>
       </c>
       <c r="F8" s="10">
         <f t="shared" si="0"/>
         <v>46279</v>
@@ -3809,118 +3808,118 @@
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>130</v>
       </c>
       <c r="B29" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="10">
         <v>46550</v>
       </c>
       <c r="D29" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="10">
         <v>46568</v>
       </c>
       <c r="F29" s="10">
         <v>46580</v>
       </c>
       <c r="G29" t="s">
         <v>98</v>
       </c>
-      <c r="H29" s="25" t="s">
+      <c r="H29" s="18" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A490C104-23F3-4B8E-808B-B69623C48807}">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="C1" s="23"/>
-[...2 lines deleted...]
-      <c r="F1" s="23" t="s">
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="18" t="s">
+      <c r="G1" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="H1" s="19" t="s">
+      <c r="H1" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="22"/>
-      <c r="B2" s="23" t="s">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="23"/>
-      <c r="D2" s="23" t="s">
+      <c r="C2" s="24"/>
+      <c r="D2" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="E2" s="23"/>
-[...2 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C3" s="11">
         <v>45839</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="11">
         <v>45849</v>
       </c>
       <c r="F3" s="11">
         <f t="shared" ref="F3:F28" si="0">E3+10</f>
         <v>45859</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>97</v>
       </c>
       <c r="H3" s="8" t="s">
@@ -4501,125 +4500,124 @@
       <c r="F27" s="11">
         <f t="shared" si="0"/>
         <v>46195</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="10">
         <v>46186</v>
       </c>
       <c r="D28" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="10">
         <v>46203</v>
       </c>
       <c r="F28" s="11">
-        <f t="shared" si="0"/>
-        <v>46213</v>
+        <v>46209</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>97</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G1:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8E353B0-48BF-4188-A43B-0D7BEB5FCB9E}">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="C1" s="23"/>
-[...2 lines deleted...]
-      <c r="F1" s="23" t="s">
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="18" t="s">
+      <c r="G1" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="H1" s="19" t="s">
+      <c r="H1" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="22"/>
-      <c r="B2" s="23" t="s">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="23"/>
-      <c r="D2" s="23" t="s">
+      <c r="C2" s="24"/>
+      <c r="D2" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="E2" s="23"/>
-[...2 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="5">
         <v>45474</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5">
         <v>45485</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" ref="F3:F28" si="0">E3+10</f>
         <v>45495</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>34</v>
       </c>
     </row>
@@ -5234,82 +5232,82 @@
     <mergeCell ref="G1:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8945AAA6-FFE5-4355-AD11-9095B3A9437F}">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G3" sqref="G3:G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="C1" s="23"/>
-[...2 lines deleted...]
-      <c r="F1" s="23" t="s">
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="18" t="s">
+      <c r="G1" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="H1" s="19" t="s">
+      <c r="H1" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="22"/>
-      <c r="B2" s="23" t="s">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="23"/>
-      <c r="D2" s="23" t="s">
+      <c r="C2" s="24"/>
+      <c r="D2" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="E2" s="23"/>
-[...2 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3">
         <v>45108</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3">
         <v>45121</v>
       </c>
       <c r="F3" s="2">
         <v>45131</v>
       </c>
       <c r="G3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">